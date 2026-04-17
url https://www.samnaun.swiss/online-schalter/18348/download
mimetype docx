--- v0 (2025-12-08)
+++ v1 (2026-04-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="64C419AD" w14:textId="77777777" w:rsidR="0043017E" w:rsidRDefault="0043017E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-29820"/>
           <w:tab w:val="left" w:pos="-23952"/>
           <w:tab w:val="left" w:pos="13048"/>
           <w:tab w:val="left" w:pos="14769"/>
           <w:tab w:val="left" w:pos="22555"/>
           <w:tab w:val="left" w:pos="28423"/>
           <w:tab w:val="left" w:pos="29848"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
@@ -92,82 +92,126 @@
           <w:p w14:paraId="47DF4026" w14:textId="77777777" w:rsidR="0043017E" w:rsidRDefault="0043017E">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Anmeldung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AACCC9E" w14:textId="77777777" w:rsidR="0043017E" w:rsidRDefault="0043017E">
+          <w:p w14:paraId="5AACCC9E" w14:textId="04A8D558" w:rsidR="0043017E" w:rsidRDefault="0043017E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innert 2 Tagen ab Datum der Ankuft erforderlich. </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Innert </w:t>
+            </w:r>
+            <w:r w:rsidR="001C6859">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Unterlassung von An- und Abmeldung zieht Busse von CHF 30.00</w:t>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tagen ab Datum der Ankuft erforderlich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unterlassung von An- und Abmeldung zieht Busse von CHF </w:t>
+            </w:r>
+            <w:r w:rsidR="001C6859">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> pro Person nach sich</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4391,61 +4435,61 @@
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="Kontrollkästchen7"/>
             <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002077BC">
-[...9 lines deleted...]
-            <w:r w:rsidR="002077BC">
+            <w:r w:rsidRPr="002A0721">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
             <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -4486,61 +4530,61 @@
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="Kontrollkästchen8"/>
             <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002077BC">
-[...9 lines deleted...]
-            <w:r w:rsidR="002077BC">
+            <w:r w:rsidRPr="002A0721">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -4592,61 +4636,61 @@
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="21" w:name="Kontrollkästchen9"/>
             <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002077BC">
-[...9 lines deleted...]
-            <w:r w:rsidR="002077BC">
+            <w:r w:rsidRPr="002A0721">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -4697,61 +4741,61 @@
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="22" w:name="Kontrollkästchen3"/>
             <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002077BC">
-[...9 lines deleted...]
-            <w:r w:rsidR="002077BC">
+            <w:r w:rsidRPr="002A0721">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
             <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -4836,61 +4880,61 @@
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="23" w:name="Kontrollkästchen4"/>
             <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002077BC">
-[...9 lines deleted...]
-            <w:r w:rsidR="002077BC">
+            <w:r w:rsidRPr="002A0721">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
             <w:r w:rsidRPr="002A0721">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -4965,59 +5009,59 @@
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="Kontrollkästchen5"/>
             <w:r w:rsidRPr="00AB3DDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002077BC">
-[...7 lines deleted...]
-            <w:r w:rsidR="002077BC">
+            <w:r w:rsidRPr="00AB3DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AB3DDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB3DDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
             <w:r w:rsidRPr="00AB3DDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
@@ -5039,59 +5083,59 @@
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="25" w:name="Kontrollkästchen6"/>
             <w:r w:rsidRPr="00AB3DDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002077BC">
-[...7 lines deleted...]
-            <w:r w:rsidR="002077BC">
+            <w:r w:rsidRPr="00AB3DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AB3DDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB3DDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
             <w:r w:rsidRPr="00AB3DDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
@@ -6188,154 +6232,154 @@
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F0C05AB" w14:textId="7B423E12" w:rsidR="005E55DF" w:rsidRPr="005E55DF" w:rsidRDefault="005E55DF" w:rsidP="005E55DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2291"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005E55DF" w:rsidRPr="005E55DF" w:rsidSect="00903DEA">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="794" w:right="851" w:bottom="567" w:left="1191" w:header="720" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="487C3768" w14:textId="77777777" w:rsidR="00961711" w:rsidRDefault="00961711">
+    <w:p w14:paraId="32F15150" w14:textId="77777777" w:rsidR="00E4208C" w:rsidRDefault="00E4208C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53DE89E4" w14:textId="77777777" w:rsidR="00961711" w:rsidRDefault="00961711">
+    <w:p w14:paraId="38647BEE" w14:textId="77777777" w:rsidR="00E4208C" w:rsidRDefault="00E4208C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D3A3F08" w14:textId="7B8C1294" w:rsidR="0028503C" w:rsidRDefault="00D62AF6">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="120"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Meldeformular der Gemeinde Samnaun </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AB7E2F8" w14:textId="77777777" w:rsidR="00961711" w:rsidRDefault="00961711">
+    <w:p w14:paraId="5ED42D56" w14:textId="77777777" w:rsidR="00E4208C" w:rsidRDefault="00E4208C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41282118" w14:textId="77777777" w:rsidR="00961711" w:rsidRDefault="00961711">
+    <w:p w14:paraId="7402A162" w14:textId="77777777" w:rsidR="00E4208C" w:rsidRDefault="00E4208C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03E9BD13" w14:textId="095F1773" w:rsidR="0028503C" w:rsidRPr="0028503C" w:rsidRDefault="00FB3515">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1276"/>
       </w:tabs>
       <w:ind w:left="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:bCs/>
         <w:smallCaps/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1F5A2A6B" wp14:editId="6E1761EF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-1270</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>3810</wp:posOffset>
@@ -6443,127 +6487,117 @@
         <w:smallCaps/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:tab/>
       <w:t>7562 Samnaun-Compatsch</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="633EAB6D" w14:textId="77777777" w:rsidR="0028503C" w:rsidRPr="0028503C" w:rsidRDefault="0028503C">
     <w:pPr>
       <w:pStyle w:val="Textkrper"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1276"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0028503C">
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="76437027" w14:textId="1FF80A67" w:rsidR="0028503C" w:rsidRPr="002077BC" w:rsidRDefault="0028503C" w:rsidP="004576ED">
+  <w:p w14:paraId="76437027" w14:textId="49D99A21" w:rsidR="0028503C" w:rsidRPr="002077BC" w:rsidRDefault="0028503C" w:rsidP="004576ED">
     <w:pPr>
       <w:pStyle w:val="Textkrper"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1276"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="7230"/>
       </w:tabs>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0028503C">
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="002077BC">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>Tel. 081 861 83 00</w:t>
     </w:r>
+    <w:r w:rsidR="001C6859">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
     <w:r w:rsidRPr="002077BC">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="002077BC">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
-      <w:t>Fax:</w:t>
-[...18 lines deleted...]
-      <w:tab/>
       <w:t>Email</w:t>
     </w:r>
     <w:r w:rsidRPr="002077BC">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="002077BC">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="002077BC" w:rsidRPr="002077BC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>ewk@samnaun.swiss</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="1432762A" w14:textId="77E095E7" w:rsidR="0028503C" w:rsidRDefault="00FB3515">
     <w:pPr>
       <w:pStyle w:val="Textkrper"/>
@@ -6635,189 +6669,197 @@
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="698E97FD" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="63.65pt,1.05pt" to="501.65pt,1.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzuwVxwwEAAGwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKIVBA13UOX5VKg&#10;0i4/YGo7iYXjsWy3Sf89Y/eDBW6IHCyPZ+b5zXvO+mEeDTspHzTali8XJWfKCpTa9i3//vL07gNn&#10;IYKVYNCqlp9V4A+bt2/Wk2tUhQMaqTwjEBuaybV8iNE1RRHEoEYIC3TKUrJDP0Kk0PeF9DAR+miK&#10;qixXxYReOo9ChUCnj5ck32T8rlMifuu6oCIzLSduMa8+r4e0Fps1NL0HN2hxpQH/wGIEbenSO9Qj&#10;RGBHr/+CGrXwGLCLC4FjgV2nhcoz0DTL8o9pngdwKs9C4gR3lyn8P1jx9bT3TEvyjjMLI1m001ax&#10;KikzudBQwdbufZpNzPbZ7VD8CMzidgDbq8zw5eyobZk6it9aUhAc4R+mLyipBo4Rs0xz58cESQKw&#10;Obtxvruh5sgEHdb1qlqVZJqgXFW/z2YV0Nx6nQ/xs8KRpU3LDdHO2HDahZi4QHMrSVdZfNLGZL+N&#10;ZVPLP9ZVnRsCGi1TMpUF3x+2xrMTpBeTvzwYZV6XeTxamcEGBfLTdR9Bm8ueLjf2qkeS4CLmAeV5&#10;7286kaWZ5fX5pTfzOs7dv36SzU8AAAD//wMAUEsDBBQABgAIAAAAIQDXnIjh2wAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEhcpi1ZKxgqTScE9MaFAeLqtaataJyuybbCr8c7&#10;jeP7odeP8/XkenWgMXSeLSwXBhRx5euOGwvvb+X8DlSIyDX2nsnCDwVYF5cXOWa1P/IrHTaxUTLC&#10;IUMLbYxDpnWoWnIYFn4gluzLjw6jyLHR9YhHGXe9Toy51Q47lgstDvTYUvW92TsLofygXfk7q2bm&#10;M208Jbunl2e09vpqergHFWmK5zKc8AUdCmHa+j3XQfWik1UqVQvJEtQpNyYVYyvGDegi1/8fKP4A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAc7sFccMBAABsAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA15yI4dsAAAAIAQAADwAAAAAAAAAAAAAA&#10;AAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:printFractionalCharacterWidth/>
   <w:gutterAtTop/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4fiR7UfzzlqEMjKWeLGUCXE5wwR/QoVAIzvQXTBA2GHzI2BgDaMj9ahYzflRx92B4Da4sfCMGMCNtmeSlr0RSg==" w:salt="GgTJmtq4b5eH4pdIMLM+cw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Gk7W+zwD7SFJmPPOeGUkd6U2PqlINK6+y7aD+BwgDSDXif/tHsByyeVoU3vIuyma+aNJ9f2s/0x0p0q0dmaY0A==" w:salt="jxgvuJJScnfgx6sQyZguqw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="6"/>
   <w:drawingGridVerticalSpacing w:val="6"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0043017E"/>
     <w:rsid w:val="00085162"/>
     <w:rsid w:val="000C0A6E"/>
     <w:rsid w:val="000C5AEB"/>
     <w:rsid w:val="000D1F0E"/>
     <w:rsid w:val="001142CE"/>
     <w:rsid w:val="00130AC4"/>
     <w:rsid w:val="00140FF3"/>
     <w:rsid w:val="00173FDE"/>
     <w:rsid w:val="001B7F31"/>
+    <w:rsid w:val="001C6859"/>
     <w:rsid w:val="002077BC"/>
     <w:rsid w:val="00221C7D"/>
     <w:rsid w:val="002440F7"/>
     <w:rsid w:val="0028503C"/>
     <w:rsid w:val="00285D74"/>
     <w:rsid w:val="002A0721"/>
+    <w:rsid w:val="002C6457"/>
     <w:rsid w:val="00367C0F"/>
     <w:rsid w:val="0037251B"/>
     <w:rsid w:val="00384824"/>
     <w:rsid w:val="0039158B"/>
     <w:rsid w:val="0043017E"/>
+    <w:rsid w:val="004451D6"/>
     <w:rsid w:val="004576ED"/>
     <w:rsid w:val="00457EA6"/>
     <w:rsid w:val="00466325"/>
     <w:rsid w:val="00486A1C"/>
     <w:rsid w:val="004C7A9F"/>
     <w:rsid w:val="00572473"/>
     <w:rsid w:val="00594043"/>
     <w:rsid w:val="0059769D"/>
     <w:rsid w:val="005E55DF"/>
+    <w:rsid w:val="006B0EBF"/>
     <w:rsid w:val="0070635C"/>
     <w:rsid w:val="00712546"/>
     <w:rsid w:val="0079598D"/>
     <w:rsid w:val="007B3366"/>
     <w:rsid w:val="00835B77"/>
     <w:rsid w:val="00864F6C"/>
     <w:rsid w:val="00877C0E"/>
     <w:rsid w:val="0088453E"/>
     <w:rsid w:val="008A3AD0"/>
     <w:rsid w:val="008C23B8"/>
     <w:rsid w:val="00903DEA"/>
     <w:rsid w:val="0094595F"/>
     <w:rsid w:val="00961711"/>
     <w:rsid w:val="00993B83"/>
+    <w:rsid w:val="00A458B0"/>
     <w:rsid w:val="00AA7074"/>
     <w:rsid w:val="00AB248D"/>
     <w:rsid w:val="00AB3DDD"/>
     <w:rsid w:val="00B00636"/>
     <w:rsid w:val="00B6046A"/>
     <w:rsid w:val="00BA423D"/>
     <w:rsid w:val="00BB79FC"/>
     <w:rsid w:val="00C75550"/>
     <w:rsid w:val="00C91360"/>
     <w:rsid w:val="00CE5E02"/>
     <w:rsid w:val="00D063DF"/>
     <w:rsid w:val="00D62AF6"/>
+    <w:rsid w:val="00E22460"/>
+    <w:rsid w:val="00E4208C"/>
     <w:rsid w:val="00E8390D"/>
     <w:rsid w:val="00E95802"/>
+    <w:rsid w:val="00ED74BE"/>
     <w:rsid w:val="00F16A69"/>
     <w:rsid w:val="00F276F2"/>
     <w:rsid w:val="00F55BFC"/>
     <w:rsid w:val="00F84886"/>
     <w:rsid w:val="00F912A6"/>
     <w:rsid w:val="00F95BC8"/>
     <w:rsid w:val="00FB3515"/>
     <w:rsid w:val="00FD6AB4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="29753CAF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0442DF2-649E-47C1-96C1-597723769795}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -7194,51 +7236,51 @@
     <w:basedOn w:val="Standard"/>
     <w:semiHidden/>
     <w:rsid w:val="00712546"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB3515"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ewk@samnaun.swiss" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7510,74 +7552,74 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>231</Words>
-  <Characters>1460</Characters>
+  <Characters>1461</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gemeinde Samnaun</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1688</CharactersWithSpaces>
+  <CharactersWithSpaces>1689</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1703998</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:info@gemeindesamnaun.ch</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>